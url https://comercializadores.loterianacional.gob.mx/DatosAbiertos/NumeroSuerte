--- v0 (2026-03-03)
+++ v1 (2026-08-10)
@@ -1,197 +1,257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\roman.villarreal\Documents\Pronosticos\Proyectos\Datos abiertos\DIC 2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Documents\pc juan\Documents\SGSC\Solicitud de información\SIPOT\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{15381EAA-F98D-4859-837A-0DB5462B2F45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0769CF20-43DE-4DEF-A8BF-33AB0ADEEDB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{37145E5A-2E48-48CA-B499-79485167207A}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{37145E5A-2E48-48CA-B499-79485167207A}"/>
   </bookViews>
   <sheets>
-    <sheet name="octubre a diciembre 2024" sheetId="4" r:id="rId1"/>
+    <sheet name="2026" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F49" i="4" l="1"/>
-[...4 lines deleted...]
-  <c r="G43" i="4"/>
+  <c r="P9" i="4" l="1"/>
+  <c r="P47" i="4"/>
+  <c r="P43" i="4"/>
+  <c r="P41" i="4"/>
+  <c r="P39" i="4"/>
+  <c r="P37" i="4"/>
+  <c r="P35" i="4"/>
+  <c r="P33" i="4"/>
+  <c r="P31" i="4"/>
+  <c r="P25" i="4"/>
+  <c r="P23" i="4"/>
+  <c r="P21" i="4"/>
+  <c r="P19" i="4"/>
+  <c r="P13" i="4"/>
+  <c r="P11" i="4"/>
   <c r="G41" i="4"/>
   <c r="G39" i="4"/>
   <c r="G37" i="4"/>
   <c r="G35" i="4"/>
   <c r="G33" i="4"/>
   <c r="G31" i="4"/>
+  <c r="G21" i="4"/>
+  <c r="G19" i="4"/>
+  <c r="G9" i="4"/>
+  <c r="I49" i="4"/>
+  <c r="H49" i="4"/>
+  <c r="F49" i="4"/>
+  <c r="E49" i="4"/>
+  <c r="D49" i="4"/>
+  <c r="I27" i="4"/>
+  <c r="H27" i="4"/>
   <c r="F27" i="4"/>
   <c r="E27" i="4"/>
   <c r="D27" i="4"/>
-  <c r="G25" i="4"/>
-[...2 lines deleted...]
-  <c r="G19" i="4"/>
+  <c r="I15" i="4"/>
+  <c r="H15" i="4"/>
   <c r="F15" i="4"/>
   <c r="E15" i="4"/>
   <c r="D15" i="4"/>
-  <c r="G13" i="4"/>
-[...1 lines deleted...]
-  <c r="G9" i="4"/>
+  <c r="L49" i="4"/>
+  <c r="K49" i="4"/>
+  <c r="J49" i="4"/>
+  <c r="L27" i="4"/>
+  <c r="K27" i="4"/>
+  <c r="J27" i="4"/>
+  <c r="L15" i="4"/>
+  <c r="K15" i="4"/>
+  <c r="J15" i="4"/>
+  <c r="O49" i="4"/>
+  <c r="N49" i="4"/>
+  <c r="M49" i="4"/>
+  <c r="P45" i="4"/>
+  <c r="O27" i="4"/>
+  <c r="N27" i="4"/>
+  <c r="M27" i="4"/>
+  <c r="O15" i="4"/>
+  <c r="N15" i="4"/>
+  <c r="M15" i="4"/>
   <c r="G15" i="4" l="1"/>
+  <c r="G27" i="4"/>
   <c r="G49" i="4"/>
-  <c r="G27" i="4"/>
+  <c r="P15" i="4"/>
+  <c r="P49" i="4"/>
+  <c r="P27" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="27">
-[...11 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="35">
   <si>
     <t>Tipo de Consulta</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>VIA TELEFONICA</t>
   </si>
   <si>
     <t>PRESENCIAL</t>
   </si>
   <si>
     <t>Correo Electrónico</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Foránea</t>
   </si>
   <si>
     <t>Local</t>
   </si>
   <si>
-    <t>Visita</t>
-[...1 lines deleted...]
-  <si>
     <t>Mayor</t>
   </si>
   <si>
     <t>Superior</t>
   </si>
   <si>
     <t>Zodiaco</t>
   </si>
   <si>
     <t>Zodiaco Especial</t>
   </si>
   <si>
     <t>Especial</t>
   </si>
   <si>
     <t>Magno</t>
   </si>
   <si>
     <t>Gordo de Navidad</t>
   </si>
   <si>
     <t>250 Aniversario</t>
   </si>
   <si>
     <t>Gran Especial</t>
   </si>
   <si>
-    <t>GERENCIA DE VENTAS ÁREA METROPOLITANA</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">OCTUBRE </t>
   </si>
   <si>
     <t>NOVIEMBRE</t>
   </si>
   <si>
     <t>DICIEMBRE</t>
   </si>
   <si>
-    <t>Servicios Atendidos para la Localización de tu Número Cuarto Trimestre de 2024</t>
+    <t>ENERO</t>
+  </si>
+  <si>
+    <t>FEBRERO</t>
+  </si>
+  <si>
+    <t>MARZO</t>
+  </si>
+  <si>
+    <t>ABRIL</t>
+  </si>
+  <si>
+    <t>MAYO</t>
+  </si>
+  <si>
+    <t>JUNIO</t>
+  </si>
+  <si>
+    <t>JULIO</t>
+  </si>
+  <si>
+    <t>AGOSTO</t>
+  </si>
+  <si>
+    <t>SEPTIEMBRE</t>
+  </si>
+  <si>
+    <t>SUBDIRECCIÓN GENERAL DE VENTAS Y OPERACIONES</t>
+  </si>
+  <si>
+    <t>Servicios Atendidos para la Localización de tu Número de la suerte 2026</t>
+  </si>
+  <si>
+    <t>SUBGERENCIA DE ATENCIÓN Y SERVICOS AL CLIENTE</t>
+  </si>
+  <si>
+    <t>Presencial</t>
+  </si>
+  <si>
+    <t>GERENCIA DE CONTROL DE MARCAS DE JUEGOS Y SORTEOS</t>
+  </si>
+  <si>
+    <t>DIRECCIÓN DE OPERACIÓN DE CONCURSOS, JUEGOS Y SORTEOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -629,817 +689,1495 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8F3F8E6-A677-474A-A986-AAA536405A41}">
-  <dimension ref="A1:G49"/>
+  <dimension ref="A1:P49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:G4"/>
+      <selection sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.140625" customWidth="1"/>
+    <col min="1" max="1" width="3.109375" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
-    <col min="3" max="3" width="16.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="18.7109375" customWidth="1"/>
+    <col min="3" max="3" width="16.44140625" customWidth="1"/>
+    <col min="4" max="8" width="12.6640625" customWidth="1"/>
+    <col min="9" max="9" width="12.44140625" customWidth="1"/>
+    <col min="10" max="15" width="12.77734375" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="18.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="11" t="s">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="11"/>
-    </row>
-    <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+    </row>
+    <row r="2" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="11" t="s">
-        <v>1</v>
+        <v>34</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
-    </row>
-    <row r="3" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="H2" s="11"/>
+      <c r="I2" s="11"/>
+      <c r="J2" s="11"/>
+      <c r="K2" s="11"/>
+      <c r="L2" s="11"/>
+      <c r="M2" s="11"/>
+      <c r="N2" s="11"/>
+      <c r="O2" s="11"/>
+      <c r="P2" s="11"/>
+    </row>
+    <row r="3" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="11" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
-    </row>
-    <row r="4" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="11"/>
+      <c r="O3" s="11"/>
+      <c r="P3" s="11"/>
+    </row>
+    <row r="4" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="11" t="s">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="11"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="11"/>
+      <c r="M4" s="11"/>
+      <c r="N4" s="11"/>
+      <c r="O4" s="11"/>
+      <c r="P4" s="11"/>
+    </row>
+    <row r="5" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A5" s="11"/>
       <c r="B5" s="11"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
-    </row>
-    <row r="6" spans="1:7" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="11"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="11"/>
+    </row>
+    <row r="6" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="12" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
-    </row>
-    <row r="7" spans="1:7" ht="4.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H6" s="12"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="12"/>
+    </row>
+    <row r="7" spans="1:16" ht="4.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="9"/>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
-    </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="9"/>
+      <c r="M7" s="9"/>
+      <c r="N7" s="9"/>
+      <c r="O7" s="9"/>
+      <c r="P7" s="9"/>
+    </row>
+    <row r="8" spans="1:16" ht="138" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
       <c r="B8" s="10" t="s">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C8" s="10"/>
       <c r="D8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="H8" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="I8" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G8" s="2" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="J8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L8" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="N8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="O8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P8" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
       <c r="B9" s="3">
         <v>1</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D9" s="5">
-        <v>662</v>
+        <v>752</v>
       </c>
       <c r="E9" s="5">
-        <v>570</v>
+        <v>591</v>
       </c>
       <c r="F9" s="5">
-        <v>585</v>
+        <v>521</v>
       </c>
       <c r="G9" s="5">
-        <f>D9+E9+F9</f>
-[...3 lines deleted...]
-    <row r="10" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+        <f>407+27</f>
+        <v>434</v>
+      </c>
+      <c r="H9" s="5">
+        <v>34</v>
+      </c>
+      <c r="I9" s="5">
+        <v>37</v>
+      </c>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5">
+        <f>SUM(D9:I9)</f>
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
-    </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+      <c r="O10" s="6"/>
+      <c r="P10" s="6"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
       <c r="B11" s="3">
         <v>2</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D11" s="5">
+        <v>22</v>
+      </c>
+      <c r="E11" s="5">
         <v>20</v>
       </c>
-      <c r="E11" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="5">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="G11" s="5">
-        <f>D11+E11+F11</f>
-[...3 lines deleted...]
-    <row r="12" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="H11" s="5">
+        <v>0</v>
+      </c>
+      <c r="I11" s="5">
+        <v>0</v>
+      </c>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5">
+        <f>SUM(D11:I11)</f>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
-    </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="6"/>
+      <c r="O12" s="6"/>
+      <c r="P12" s="6"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A13" s="1"/>
       <c r="B13" s="3">
         <v>3</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D13" s="5">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="E13" s="5">
+        <v>47</v>
+      </c>
+      <c r="F13" s="5">
         <v>69</v>
       </c>
-      <c r="F13" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="5">
-        <f>D13+E13+F13</f>
-[...3 lines deleted...]
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0</v>
+      </c>
+      <c r="I13" s="5">
+        <v>0</v>
+      </c>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5">
+        <f>SUM(D13:I13)</f>
+        <v>145</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
-    </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="6"/>
+      <c r="P14" s="6"/>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="7" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D15" s="8">
         <f>SUM(D9,D11,D13)</f>
-        <v>711</v>
+        <v>793</v>
       </c>
       <c r="E15" s="8">
         <f t="shared" ref="E15:F15" si="0">SUM(E9,E11,E13)</f>
-        <v>660</v>
+        <v>658</v>
       </c>
       <c r="F15" s="8">
         <f t="shared" si="0"/>
-        <v>669</v>
+        <v>609</v>
       </c>
       <c r="G15" s="8">
         <f>SUM(G9,G11,G13)</f>
-        <v>2040</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+        <v>447</v>
+      </c>
+      <c r="H15" s="8">
+        <f t="shared" ref="H15:I15" si="1">SUM(H9,H11,H13)</f>
+        <v>34</v>
+      </c>
+      <c r="I15" s="8">
+        <f t="shared" si="1"/>
+        <v>37</v>
+      </c>
+      <c r="J15" s="8">
+        <f>SUM(J9,J11,J13)</f>
+        <v>0</v>
+      </c>
+      <c r="K15" s="8">
+        <f t="shared" ref="K15:L15" si="2">SUM(K9,K11,K13)</f>
+        <v>0</v>
+      </c>
+      <c r="L15" s="8">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M15" s="8">
+        <f>SUM(M9,M11,M13)</f>
+        <v>0</v>
+      </c>
+      <c r="N15" s="8">
+        <f t="shared" ref="N15:O15" si="3">SUM(N9,N11,N13)</f>
+        <v>0</v>
+      </c>
+      <c r="O15" s="8">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P15" s="8">
+        <f>SUM(P9,P11,P13)</f>
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
-    </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H16" s="1"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="1"/>
+      <c r="K16" s="1"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+      <c r="N16" s="1"/>
+      <c r="O16" s="1"/>
+      <c r="P16" s="1"/>
+    </row>
+    <row r="17" spans="1:16" ht="138" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
       <c r="B17" s="10" t="s">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C17" s="10"/>
       <c r="D17" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="E17" s="2" t="s">
+      <c r="H17" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="I17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G17" s="2" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J17" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K17" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L17" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="N17" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="O17" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P17" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
-    </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1"/>
+      <c r="M18" s="1"/>
+      <c r="N18" s="1"/>
+      <c r="O18" s="1"/>
+      <c r="P18" s="1"/>
+    </row>
+    <row r="19" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A19" s="1"/>
       <c r="B19" s="3">
         <v>1</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D19" s="5">
-        <v>363</v>
+        <v>438</v>
       </c>
       <c r="E19" s="5">
-        <v>309</v>
+        <v>354</v>
       </c>
       <c r="F19" s="5">
-        <v>353</v>
+        <v>313</v>
       </c>
       <c r="G19" s="5">
-        <f>SUM(D19:F19)</f>
-[...3 lines deleted...]
-    <row r="20" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+        <f>194+10</f>
+        <v>204</v>
+      </c>
+      <c r="H19" s="5">
+        <v>9</v>
+      </c>
+      <c r="I19" s="5">
+        <v>14</v>
+      </c>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="5">
+        <f>SUM(D19:I19)</f>
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
-    </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="6"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="6"/>
+      <c r="M20" s="6"/>
+      <c r="N20" s="6"/>
+      <c r="O20" s="6"/>
+      <c r="P20" s="6"/>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="3">
         <v>2</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D21" s="5">
-        <v>299</v>
+        <v>314</v>
       </c>
       <c r="E21" s="5">
-        <v>261</v>
+        <v>237</v>
       </c>
       <c r="F21" s="5">
-        <v>232</v>
+        <v>208</v>
       </c>
       <c r="G21" s="5">
-        <f>SUM(D21:F21)</f>
-[...3 lines deleted...]
-    <row r="22" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+        <f>213+17</f>
+        <v>230</v>
+      </c>
+      <c r="H21" s="5">
+        <v>25</v>
+      </c>
+      <c r="I21" s="5">
+        <v>23</v>
+      </c>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5">
+        <f>SUM(D21:I21)</f>
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
-    </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="6"/>
+      <c r="O22" s="6"/>
+      <c r="P22" s="6"/>
+    </row>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
       <c r="B23" s="3">
         <v>3</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="D23" s="5">
+        <v>22</v>
+      </c>
+      <c r="E23" s="5">
         <v>20</v>
       </c>
-      <c r="E23" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="5">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="G23" s="5">
-        <f>SUM(D23:F23)</f>
-[...3 lines deleted...]
-    <row r="24" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="H23" s="5">
+        <v>0</v>
+      </c>
+      <c r="I23" s="5">
+        <v>0</v>
+      </c>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5">
+        <f>SUM(D23:I23)</f>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
-    </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
       <c r="B25" s="3">
         <v>4</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="D25" s="5">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="E25" s="5">
+        <v>47</v>
+      </c>
+      <c r="F25" s="5">
         <v>69</v>
       </c>
-      <c r="F25" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="G25" s="5">
-        <f>SUM(D25:F25)</f>
-[...3 lines deleted...]
-    <row r="26" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="H25" s="5">
+        <v>0</v>
+      </c>
+      <c r="I25" s="5">
+        <v>0</v>
+      </c>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5">
+        <f>SUM(D25:I25)</f>
+        <v>145</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
-    </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H26" s="1"/>
+      <c r="I26" s="1"/>
+      <c r="J26" s="1"/>
+      <c r="K26" s="1"/>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1"/>
+      <c r="N26" s="1"/>
+      <c r="O26" s="1"/>
+      <c r="P26" s="1"/>
+    </row>
+    <row r="27" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="7" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D27" s="8">
         <f>D19+D21+D23+D25</f>
-        <v>711</v>
+        <v>793</v>
       </c>
       <c r="E27" s="8">
-        <f t="shared" ref="E27:F27" si="1">E19+E21+E23+E25</f>
-        <v>660</v>
+        <f t="shared" ref="E27:F27" si="4">E19+E21+E23+E25</f>
+        <v>658</v>
       </c>
       <c r="F27" s="8">
-        <f t="shared" si="1"/>
-        <v>669</v>
+        <f t="shared" si="4"/>
+        <v>609</v>
       </c>
       <c r="G27" s="8">
         <f>G19+G21+G23+G25</f>
-        <v>2040</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+        <v>447</v>
+      </c>
+      <c r="H27" s="8">
+        <f t="shared" ref="H27:I27" si="5">H19+H21+H23+H25</f>
+        <v>34</v>
+      </c>
+      <c r="I27" s="8">
+        <f t="shared" si="5"/>
+        <v>37</v>
+      </c>
+      <c r="J27" s="8">
+        <f>J19+J21+J23+J25</f>
+        <v>0</v>
+      </c>
+      <c r="K27" s="8">
+        <f t="shared" ref="K27:L27" si="6">K19+K21+K23+K25</f>
+        <v>0</v>
+      </c>
+      <c r="L27" s="8">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M27" s="8">
+        <f>M19+M21+M23+M25</f>
+        <v>0</v>
+      </c>
+      <c r="N27" s="8">
+        <f t="shared" ref="N27:O27" si="7">N19+N21+N23+N25</f>
+        <v>0</v>
+      </c>
+      <c r="O27" s="8">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="P27" s="8">
+        <f>P19+P21+P23+P25</f>
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
-    </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H28" s="1"/>
+      <c r="I28" s="1"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+      <c r="N28" s="1"/>
+      <c r="O28" s="1"/>
+      <c r="P28" s="1"/>
+    </row>
+    <row r="29" spans="1:16" ht="138" x14ac:dyDescent="0.3">
       <c r="A29" s="1"/>
       <c r="B29" s="10" t="s">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="C29" s="10"/>
       <c r="D29" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="E29" s="2" t="s">
+      <c r="H29" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="F29" s="2" t="s">
+      <c r="I29" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G29" s="2" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J29" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L29" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M29" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="N29" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="O29" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="P29" s="2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
-    </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H30" s="1"/>
+      <c r="I30" s="1"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
+      <c r="N30" s="1"/>
+      <c r="O30" s="1"/>
+      <c r="P30" s="1"/>
+    </row>
+    <row r="31" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A31" s="1"/>
       <c r="B31" s="3">
         <v>1</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D31" s="5">
-        <v>114</v>
+        <v>195</v>
       </c>
       <c r="E31" s="5">
-        <v>82</v>
+        <v>136</v>
       </c>
       <c r="F31" s="5">
-        <v>48</v>
+        <v>137</v>
       </c>
       <c r="G31" s="5">
-        <f>SUM(D31:F31)</f>
-[...3 lines deleted...]
-    <row r="32" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+        <f>116+12</f>
+        <v>128</v>
+      </c>
+      <c r="H31" s="5">
+        <v>6</v>
+      </c>
+      <c r="I31" s="5">
+        <v>9</v>
+      </c>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5">
+        <f>SUM(D31:I31)</f>
+        <v>611</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
-    </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A33" s="1"/>
       <c r="B33" s="3">
         <v>2</v>
       </c>
       <c r="C33" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33" s="5">
+        <v>201</v>
+      </c>
+      <c r="E33" s="5">
+        <v>139</v>
+      </c>
+      <c r="F33" s="5">
+        <v>132</v>
+      </c>
+      <c r="G33" s="5">
+        <f>98+1</f>
+        <v>99</v>
+      </c>
+      <c r="H33" s="5">
+        <v>5</v>
+      </c>
+      <c r="I33" s="5">
         <v>14</v>
       </c>
-      <c r="D33" s="5">
-[...13 lines deleted...]
-    <row r="34" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J33" s="5"/>
+      <c r="K33" s="5"/>
+      <c r="L33" s="5"/>
+      <c r="M33" s="5"/>
+      <c r="N33" s="5"/>
+      <c r="O33" s="5"/>
+      <c r="P33" s="5">
+        <f>SUM(D33:I33)</f>
+        <v>590</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
-    </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A35" s="1"/>
       <c r="B35" s="3">
         <v>3</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D35" s="5">
-        <v>224</v>
+        <v>190</v>
       </c>
       <c r="E35" s="5">
-        <v>182</v>
+        <v>126</v>
       </c>
       <c r="F35" s="5">
-        <v>48</v>
+        <v>201</v>
       </c>
       <c r="G35" s="5">
-        <f>SUM(D35:F35)</f>
-[...3 lines deleted...]
-    <row r="36" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+        <f>71+1</f>
+        <v>72</v>
+      </c>
+      <c r="H35" s="5">
+        <v>5</v>
+      </c>
+      <c r="I35" s="5">
+        <v>4</v>
+      </c>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5">
+        <f>SUM(D35:I35)</f>
+        <v>598</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
-    </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="6"/>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6"/>
+    </row>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A37" s="1"/>
       <c r="B37" s="3">
         <v>4</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D37" s="5">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="E37" s="5">
-        <v>42</v>
+        <v>126</v>
       </c>
       <c r="F37" s="5">
-        <v>187</v>
+        <v>12</v>
       </c>
       <c r="G37" s="5">
-        <f>SUM(D37:F37)</f>
-[...3 lines deleted...]
-    <row r="38" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+        <f>45+1</f>
+        <v>46</v>
+      </c>
+      <c r="H37" s="5">
+        <v>0</v>
+      </c>
+      <c r="I37" s="5">
+        <v>0</v>
+      </c>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5">
+        <f>SUM(D37:I37)</f>
+        <v>272</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
-    </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="6"/>
+      <c r="M38" s="6"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="6"/>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A39" s="1"/>
       <c r="B39" s="3">
         <v>5</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D39" s="5">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="E39" s="5">
-        <v>73</v>
+        <v>131</v>
       </c>
       <c r="F39" s="5">
-        <v>76</v>
+        <v>127</v>
       </c>
       <c r="G39" s="5">
-        <f>SUM(D39:F39)</f>
-[...3 lines deleted...]
-    <row r="40" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+        <f>60+1</f>
+        <v>61</v>
+      </c>
+      <c r="H39" s="5">
+        <v>4</v>
+      </c>
+      <c r="I39" s="5">
+        <v>10</v>
+      </c>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5">
+        <f>SUM(D39:I39)</f>
+        <v>452</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="6"/>
       <c r="G40" s="6"/>
-    </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="6"/>
+      <c r="M40" s="6"/>
+      <c r="N40" s="6"/>
+      <c r="O40" s="6"/>
+      <c r="P40" s="6"/>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A41" s="1"/>
       <c r="B41" s="3">
         <v>6</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D41" s="5">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="E41" s="5">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="F41" s="5">
-        <v>124</v>
+        <v>0</v>
       </c>
       <c r="G41" s="5">
-        <f>SUM(D41:F41)</f>
-[...3 lines deleted...]
-    <row r="42" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+        <f>30+11</f>
+        <v>41</v>
+      </c>
+      <c r="H41" s="5">
+        <v>14</v>
+      </c>
+      <c r="I41" s="5">
+        <v>0</v>
+      </c>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="5">
+        <f>SUM(D41:I41)</f>
+        <v>55</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
-    </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+    </row>
+    <row r="43" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A43" s="1"/>
       <c r="B43" s="3">
         <v>7</v>
       </c>
       <c r="C43" s="4" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D43" s="5">
-        <v>86</v>
+        <v>0</v>
       </c>
       <c r="E43" s="5">
-        <v>120</v>
+        <v>0</v>
       </c>
       <c r="F43" s="5">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="G43" s="5">
-        <f>SUM(D43:F43)</f>
-[...3 lines deleted...]
-    <row r="44" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="H43" s="5">
+        <v>0</v>
+      </c>
+      <c r="I43" s="5">
+        <v>0</v>
+      </c>
+      <c r="J43" s="5"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5">
+        <f>SUM(D43:I43)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="1"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
-    </row>
-    <row r="45" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="H44" s="1"/>
+      <c r="I44" s="1"/>
+      <c r="J44" s="1"/>
+      <c r="K44" s="1"/>
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+      <c r="N44" s="1"/>
+      <c r="O44" s="1"/>
+      <c r="P44" s="1"/>
+    </row>
+    <row r="45" spans="1:16" hidden="1" x14ac:dyDescent="0.3">
       <c r="A45" s="1"/>
       <c r="B45" s="3">
         <v>8</v>
       </c>
       <c r="C45" s="4" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
-      <c r="G45" s="5">
-[...4 lines deleted...]
-    <row r="46" spans="1:7" ht="4.5" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="5">
+        <f>SUM(M45:O45)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:16" ht="4.5" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="1"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
-    </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H46" s="1"/>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1"/>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" s="1"/>
+      <c r="O46" s="1"/>
+      <c r="P46" s="1"/>
+    </row>
+    <row r="47" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A47" s="1"/>
       <c r="B47" s="3">
         <v>9</v>
       </c>
       <c r="C47" s="4" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D47" s="5">
         <v>0</v>
       </c>
       <c r="E47" s="5">
         <v>0</v>
       </c>
       <c r="F47" s="5">
         <v>0</v>
       </c>
       <c r="G47" s="5">
-        <f>SUM(D47:F47)</f>
-[...3 lines deleted...]
-    <row r="48" spans="1:7" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="H47" s="5">
+        <v>0</v>
+      </c>
+      <c r="I47" s="5">
+        <v>0</v>
+      </c>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5">
+        <f>SUM(D47:I47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="1"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
-    </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="H48" s="1"/>
+      <c r="I48" s="1"/>
+      <c r="J48" s="1"/>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+      <c r="N48" s="1"/>
+      <c r="O48" s="1"/>
+      <c r="P48" s="1"/>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A49" s="1"/>
       <c r="B49" s="1"/>
       <c r="C49" s="7" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D49" s="8">
-        <f>D31+D33+D35+D37+D39+D41+D43+D45+D47</f>
-        <v>711</v>
+        <f t="shared" ref="D49:P49" si="8">D31+D33+D35+D37+D39+D41+D43+D45+D47</f>
+        <v>793</v>
       </c>
       <c r="E49" s="8">
-        <f>E31+E33+E35+E37+E39+E41+E43+E45+E47</f>
-        <v>660</v>
+        <f t="shared" si="8"/>
+        <v>658</v>
       </c>
       <c r="F49" s="8">
-        <f>F31+F33+F35+F37+F39+F41+F43+F45+F47</f>
-        <v>669</v>
+        <f t="shared" si="8"/>
+        <v>609</v>
       </c>
       <c r="G49" s="8">
-        <f>G31+G33+G35+G37+G39+G41+G43+G45+G47</f>
-        <v>2040</v>
+        <f t="shared" si="8"/>
+        <v>447</v>
+      </c>
+      <c r="H49" s="8">
+        <f t="shared" si="8"/>
+        <v>34</v>
+      </c>
+      <c r="I49" s="8">
+        <f t="shared" si="8"/>
+        <v>37</v>
+      </c>
+      <c r="J49" s="8">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="K49" s="8">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L49" s="8">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="M49" s="8">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N49" s="8">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="O49" s="8">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="P49" s="8">
+        <f t="shared" si="8"/>
+        <v>2578</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B29:C29"/>
-    <mergeCell ref="A1:G1"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A3:P3"/>
+    <mergeCell ref="A4:P4"/>
+    <mergeCell ref="A5:P5"/>
+    <mergeCell ref="A6:P6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>octubre a diciembre 2024</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Christian Martin Gutierrez Castañeda</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>